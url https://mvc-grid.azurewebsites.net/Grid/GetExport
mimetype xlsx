--- v3 (2026-09-09)
+++ v4 (2026-10-24)
@@ -84,51 +84,51 @@
   <si>
     <t>11/19/1990</t>
   </si>
   <si>
     <t>True</t>
   </si>
   <si>
     <t>Cody</t>
   </si>
   <si>
     <t>Jurut</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>8/11/1970</t>
   </si>
   <si>
     <t>Simon</t>
   </si>
   <si>
     <t>Scranton</t>
   </si>
   <si>
-    <t>40</t>
+    <t>41</t>
   </si>
   <si>
     <t>10/10/1985</t>
   </si>
   <si>
     <t>Leena</t>
   </si>
   <si>
     <t>Laurent</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>7/1/2000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>