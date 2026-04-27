--- v1 (2026-03-12)
+++ v2 (2026-04-27)
@@ -42,51 +42,51 @@
   <si>
     <t>Employed</t>
   </si>
   <si>
     <t>Joe</t>
   </si>
   <si>
     <t>Crosswave</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>1/5/1988</t>
   </si>
   <si>
     <t>False</t>
   </si>
   <si>
     <t>Merry</t>
   </si>
   <si>
     <t>Lisel</t>
   </si>
   <si>
-    <t>47</t>
+    <t>48</t>
   </si>
   <si>
     <t>5/6/1978</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Henry</t>
   </si>
   <si>
     <t>Crux</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>11/19/1990</t>
   </si>
   <si>
     <t>True</t>
   </si>
   <si>
     <t>Cody</t>
   </si>