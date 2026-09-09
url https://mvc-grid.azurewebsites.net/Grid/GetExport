--- v2 (2026-04-27)
+++ v3 (2026-09-09)
@@ -72,75 +72,75 @@
   <si>
     <t/>
   </si>
   <si>
     <t>Henry</t>
   </si>
   <si>
     <t>Crux</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>11/19/1990</t>
   </si>
   <si>
     <t>True</t>
   </si>
   <si>
     <t>Cody</t>
   </si>
   <si>
     <t>Jurut</t>
   </si>
   <si>
-    <t>55</t>
+    <t>56</t>
   </si>
   <si>
     <t>8/11/1970</t>
   </si>
   <si>
     <t>Simon</t>
   </si>
   <si>
     <t>Scranton</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>10/10/1985</t>
   </si>
   <si>
     <t>Leena</t>
   </si>
   <si>
     <t>Laurent</t>
   </si>
   <si>
-    <t>25</t>
+    <t>26</t>
   </si>
   <si>
     <t>7/1/2000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">